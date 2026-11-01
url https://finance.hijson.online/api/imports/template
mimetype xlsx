--- v0 (2026-08-31)
+++ v1 (2026-11-01)
@@ -1,72 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="费用导入" sheetId="1" r:id="rId1"/>
     <sheet name="填写示例" sheetId="2" r:id="rId2"/>
     <sheet name="填写说明" sheetId="3" r:id="rId3"/>
     <sheet name="代码表" sheetId="4" r:id="rId4"/>
+    <sheet name="运单明细" sheetId="5" r:id="rId5"/>
+    <sheet name="成本明细" sheetId="6" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'费用导入'!A1:J2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0">'费用导入'!A1:K2</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>蓝海对账</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0">
       <text>
         <t>必填。组织内唯一，例如 SH20260831001。</t>
       </text>
     </comment>
     <comment ref="B1" authorId="0">
       <text>
         <t>必填。可选值：ocean、air、road、rail。</t>
       </text>
     </comment>
     <comment ref="C1" authorId="0">
       <text>
         <t>必填。必须与系统“结算对象”中的编码完全一致。</t>
       </text>
     </comment>
@@ -80,50 +84,55 @@
         <t>必填。客户应收填 receivable，供应商应付填 payable。</t>
       </text>
     </comment>
     <comment ref="F1" authorId="0">
       <text>
         <t>必填。数字，最多 4 位小数，不要填写货币符号或千位分隔符。</t>
       </text>
     </comment>
     <comment ref="G1" authorId="0">
       <text>
         <t>必填。三位大写币种代码，例如 CNY、USD、EUR、HKD、JPY。</t>
       </text>
     </comment>
     <comment ref="H1" authorId="0">
       <text>
         <t>必填。原币折算本位币汇率；本位币费用填写 1，最多 8 位小数。</t>
       </text>
     </comment>
     <comment ref="I1" authorId="0">
       <text>
         <t>必填。格式 YYYY-MM-DD，例如 2026-08-31。</t>
       </text>
     </comment>
     <comment ref="J1" authorId="0">
       <text>
+        <t>选填。业务员姓名，用于仪表盘按业务员统计。</t>
+      </text>
+    </comment>
+    <comment ref="K1" authorId="0">
+      <text>
         <t>选填。费用说明，最多 500 个字符。</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
@@ -155,51 +164,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -484,265 +493,282 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J2"/>
+  <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="20.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="18.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="14.83203125" customWidth="1"/>
-    <col min="10" max="10" width="30.83203125" customWidth="1"/>
+    <col min="10" max="10" width="12.83203125" customWidth="1"/>
+    <col min="11" max="11" width="30.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>业务号</v>
       </c>
       <c r="B1" t="str">
         <v>运输方式</v>
       </c>
       <c r="C1" t="str">
         <v>结算对象编码</v>
       </c>
       <c r="D1" t="str">
         <v>费用代码</v>
       </c>
       <c r="E1" t="str">
         <v>收付方向</v>
       </c>
       <c r="F1" t="str">
         <v>原币金额</v>
       </c>
       <c r="G1" t="str">
         <v>币种</v>
       </c>
       <c r="H1" t="str">
         <v>汇率</v>
       </c>
       <c r="I1" t="str">
         <v>汇率日期</v>
       </c>
       <c r="J1" t="str">
+        <v>业务员</v>
+      </c>
+      <c r="K1" t="str">
         <v>备注</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v/>
       </c>
       <c r="B2" t="str">
         <v/>
       </c>
       <c r="C2" t="str">
         <v/>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2" t="str">
         <v/>
       </c>
       <c r="G2" t="str">
         <v/>
       </c>
       <c r="H2" t="str">
         <v/>
       </c>
       <c r="I2" t="str">
         <v/>
       </c>
       <c r="J2" t="str">
         <v/>
       </c>
+      <c r="K2" t="str">
+        <v/>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J2"/>
+  <autoFilter ref="A1:K2"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:K2"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="20.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="18.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
     <col min="8" max="8" width="12.83203125" customWidth="1"/>
     <col min="9" max="9" width="14.83203125" customWidth="1"/>
-    <col min="10" max="10" width="30.83203125" customWidth="1"/>
+    <col min="10" max="10" width="12.83203125" customWidth="1"/>
+    <col min="11" max="11" width="30.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>业务号</v>
       </c>
       <c r="B1" t="str">
         <v>运输方式</v>
       </c>
       <c r="C1" t="str">
         <v>结算对象编码</v>
       </c>
       <c r="D1" t="str">
         <v>费用代码</v>
       </c>
       <c r="E1" t="str">
         <v>收付方向</v>
       </c>
       <c r="F1" t="str">
         <v>原币金额</v>
       </c>
       <c r="G1" t="str">
         <v>币种</v>
       </c>
       <c r="H1" t="str">
         <v>汇率</v>
       </c>
       <c r="I1" t="str">
         <v>汇率日期</v>
       </c>
       <c r="J1" t="str">
+        <v>业务员</v>
+      </c>
+      <c r="K1" t="str">
         <v>备注</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>SH20260831001</v>
       </c>
       <c r="B2" t="str">
         <v>ocean</v>
       </c>
       <c r="C2" t="str">
         <v>C001</v>
       </c>
       <c r="D2" t="str">
         <v>OCEAN</v>
       </c>
       <c r="E2" t="str">
         <v>receivable</v>
       </c>
       <c r="F2" t="str">
         <v>1250.50</v>
       </c>
       <c r="G2" t="str">
         <v>USD</v>
       </c>
       <c r="H2" t="str">
         <v>7.12345678</v>
       </c>
       <c r="I2" t="str">
         <v>2026-08-31</v>
       </c>
       <c r="J2" t="str">
+        <v>张伟</v>
+      </c>
+      <c r="K2" t="str">
         <v>海运费示例，本工作表不要直接导入</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>SH20260831001</v>
       </c>
       <c r="B3" t="str">
         <v>ocean</v>
       </c>
       <c r="C3" t="str">
         <v>S001</v>
       </c>
       <c r="D3" t="str">
         <v>THC</v>
       </c>
       <c r="E3" t="str">
         <v>payable</v>
       </c>
       <c r="F3" t="str">
         <v>800.00</v>
       </c>
       <c r="G3" t="str">
         <v>CNY</v>
       </c>
       <c r="H3" t="str">
         <v>1</v>
       </c>
       <c r="I3" t="str">
         <v>2026-08-31</v>
       </c>
       <c r="J3" t="str">
+        <v>张伟</v>
+      </c>
+      <c r="K3" t="str">
         <v>码头操作费示例</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:K3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C11"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="18.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="3" width="72.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>字段</v>
       </c>
       <c r="B1" t="str">
         <v>是否必填</v>
       </c>
       <c r="C1" t="str">
         <v>填写规则</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>业务号</v>
       </c>
       <c r="B2" t="str">
@@ -820,62 +846,73 @@
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>汇率</v>
       </c>
       <c r="B9" t="str">
         <v>是</v>
       </c>
       <c r="C9" t="str">
         <v>必填。原币折算本位币汇率；本位币费用填写 1，最多 8 位小数。</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>汇率日期</v>
       </c>
       <c r="B10" t="str">
         <v>是</v>
       </c>
       <c r="C10" t="str">
         <v>必填。格式 YYYY-MM-DD，例如 2026-08-31。</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>备注</v>
+        <v>业务员</v>
       </c>
       <c r="B11" t="str">
         <v>否</v>
       </c>
       <c r="C11" t="str">
+        <v>选填。业务员姓名，用于仪表盘按业务员统计。</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>备注</v>
+      </c>
+      <c r="B12" t="str">
+        <v>否</v>
+      </c>
+      <c r="C12" t="str">
         <v>选填。费用说明，最多 500 个字符。</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C11"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C12"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="18.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>类别</v>
       </c>
       <c r="B1" t="str">
         <v>代码</v>
       </c>
       <c r="C1" t="str">
         <v>名称</v>
@@ -987,52 +1024,402 @@
       <c r="B11" t="str">
         <v>DOC</v>
       </c>
       <c r="C11" t="str">
         <v>文件费</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>默认费用代码</v>
       </c>
       <c r="B12" t="str">
         <v>TRUCK</v>
       </c>
       <c r="C12" t="str">
         <v>拖车费</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C12"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AH2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="12.83203125" customWidth="1"/>
+    <col min="2" max="2" width="12.83203125" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="12.83203125" customWidth="1"/>
+    <col min="5" max="5" width="12.83203125" customWidth="1"/>
+    <col min="6" max="6" width="12.83203125" customWidth="1"/>
+    <col min="7" max="7" width="12.83203125" customWidth="1"/>
+    <col min="8" max="8" width="12.83203125" customWidth="1"/>
+    <col min="9" max="9" width="12.83203125" customWidth="1"/>
+    <col min="10" max="10" width="12.83203125" customWidth="1"/>
+    <col min="11" max="11" width="12.83203125" customWidth="1"/>
+    <col min="12" max="12" width="12.83203125" customWidth="1"/>
+    <col min="13" max="13" width="12.83203125" customWidth="1"/>
+    <col min="14" max="14" width="12.83203125" customWidth="1"/>
+    <col min="15" max="15" width="12.83203125" customWidth="1"/>
+    <col min="16" max="16" width="12.83203125" customWidth="1"/>
+    <col min="17" max="17" width="12.83203125" customWidth="1"/>
+    <col min="18" max="18" width="12.83203125" customWidth="1"/>
+    <col min="19" max="19" width="12.83203125" customWidth="1"/>
+    <col min="20" max="20" width="12.83203125" customWidth="1"/>
+    <col min="21" max="21" width="12.83203125" customWidth="1"/>
+    <col min="22" max="22" width="12.83203125" customWidth="1"/>
+    <col min="23" max="23" width="12.83203125" customWidth="1"/>
+    <col min="24" max="24" width="12.83203125" customWidth="1"/>
+    <col min="25" max="25" width="12.83203125" customWidth="1"/>
+    <col min="26" max="26" width="12.83203125" customWidth="1"/>
+    <col min="27" max="27" width="12.83203125" customWidth="1"/>
+    <col min="28" max="28" width="12.83203125" customWidth="1"/>
+    <col min="29" max="29" width="12.83203125" customWidth="1"/>
+    <col min="30" max="30" width="12.83203125" customWidth="1"/>
+    <col min="31" max="31" width="12.83203125" customWidth="1"/>
+    <col min="32" max="32" width="12.83203125" customWidth="1"/>
+    <col min="33" max="33" width="12.83203125" customWidth="1"/>
+    <col min="34" max="34" width="12.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>日期</v>
+      </c>
+      <c r="B1" t="str">
+        <v>运单号</v>
+      </c>
+      <c r="C1" t="str">
+        <v>快递公司</v>
+      </c>
+      <c r="D1" t="str">
+        <v>业务员</v>
+      </c>
+      <c r="E1" t="str">
+        <v>收件客户</v>
+      </c>
+      <c r="F1" t="str">
+        <v>店铺名</v>
+      </c>
+      <c r="G1" t="str">
+        <v>目的省</v>
+      </c>
+      <c r="H1" t="str">
+        <v>目的市</v>
+      </c>
+      <c r="I1" t="str">
+        <v>寄件人</v>
+      </c>
+      <c r="J1" t="str">
+        <v>寄件公司</v>
+      </c>
+      <c r="K1" t="str">
+        <v>寄件人电话</v>
+      </c>
+      <c r="L1" t="str">
+        <v>寄件省</v>
+      </c>
+      <c r="M1" t="str">
+        <v>寄件市</v>
+      </c>
+      <c r="N1" t="str">
+        <v>寄件区</v>
+      </c>
+      <c r="O1" t="str">
+        <v>寄件地址</v>
+      </c>
+      <c r="P1" t="str">
+        <v>收件人</v>
+      </c>
+      <c r="Q1" t="str">
+        <v>收件公司</v>
+      </c>
+      <c r="R1" t="str">
+        <v>收件人电话</v>
+      </c>
+      <c r="S1" t="str">
+        <v>省</v>
+      </c>
+      <c r="T1" t="str">
+        <v>市</v>
+      </c>
+      <c r="U1" t="str">
+        <v>区</v>
+      </c>
+      <c r="V1" t="str">
+        <v>详细地址</v>
+      </c>
+      <c r="W1" t="str">
+        <v>件数</v>
+      </c>
+      <c r="X1" t="str">
+        <v>重量</v>
+      </c>
+      <c r="Y1" t="str">
+        <v>拉均重量</v>
+      </c>
+      <c r="Z1" t="str">
+        <v>基础运费</v>
+      </c>
+      <c r="AA1" t="str">
+        <v>操作费</v>
+      </c>
+      <c r="AB1" t="str">
+        <v>特殊派费</v>
+      </c>
+      <c r="AC1" t="str">
+        <v>退件费</v>
+      </c>
+      <c r="AD1" t="str">
+        <v>地区加收</v>
+      </c>
+      <c r="AE1" t="str">
+        <v>预充面单</v>
+      </c>
+      <c r="AF1" t="str">
+        <v>返点</v>
+      </c>
+      <c r="AG1" t="str">
+        <v>支付方式</v>
+      </c>
+      <c r="AH1" t="str">
+        <v>备注</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B2" t="str">
+        <v>YT1234567890</v>
+      </c>
+      <c r="C2" t="str">
+        <v>圆通速递</v>
+      </c>
+      <c r="D2" t="str">
+        <v>张伟</v>
+      </c>
+      <c r="E2" t="str">
+        <v>示例客户</v>
+      </c>
+      <c r="F2" t="str">
+        <v>旗舰店</v>
+      </c>
+      <c r="G2" t="str">
+        <v>广东</v>
+      </c>
+      <c r="H2" t="str">
+        <v>深圳</v>
+      </c>
+      <c r="I2" t="str">
+        <v>王强</v>
+      </c>
+      <c r="J2" t="str">
+        <v>华东贸易</v>
+      </c>
+      <c r="K2" t="str">
+        <v>13800001111</v>
+      </c>
+      <c r="L2" t="str">
+        <v>上海</v>
+      </c>
+      <c r="M2" t="str">
+        <v>上海</v>
+      </c>
+      <c r="N2" t="str">
+        <v>浦东新区</v>
+      </c>
+      <c r="O2" t="str">
+        <v>张江路 1 号</v>
+      </c>
+      <c r="P2" t="str">
+        <v>李敏</v>
+      </c>
+      <c r="Q2" t="str">
+        <v>华晨电子</v>
+      </c>
+      <c r="R2" t="str">
+        <v>13900002222</v>
+      </c>
+      <c r="S2" t="str">
+        <v>广东</v>
+      </c>
+      <c r="T2" t="str">
+        <v>深圳</v>
+      </c>
+      <c r="U2" t="str">
+        <v>南山区</v>
+      </c>
+      <c r="V2" t="str">
+        <v>科技园路 8 号</v>
+      </c>
+      <c r="W2" t="str">
+        <v>2</v>
+      </c>
+      <c r="X2" t="str">
+        <v>3.6</v>
+      </c>
+      <c r="Y2" t="str">
+        <v/>
+      </c>
+      <c r="Z2" t="str">
+        <v>12.5</v>
+      </c>
+      <c r="AA2" t="str">
+        <v>1.2</v>
+      </c>
+      <c r="AB2" t="str">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="str">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="str">
+        <v>0.8</v>
+      </c>
+      <c r="AE2" t="str">
+        <v>0</v>
+      </c>
+      <c r="AF2" t="str">
+        <v>0.3</v>
+      </c>
+      <c r="AG2" t="str">
+        <v>月结</v>
+      </c>
+      <c r="AH2" t="str">
+        <v>示例运单，可删除后导入正式数据</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:AH2"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" width="12.83203125" customWidth="1"/>
+    <col min="2" max="2" width="12.83203125" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="12.83203125" customWidth="1"/>
+    <col min="5" max="5" width="12.83203125" customWidth="1"/>
+    <col min="6" max="6" width="12.83203125" customWidth="1"/>
+    <col min="7" max="7" width="12.83203125" customWidth="1"/>
+    <col min="8" max="8" width="12.83203125" customWidth="1"/>
+    <col min="9" max="9" width="12.83203125" customWidth="1"/>
+    <col min="10" max="10" width="12.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>日期</v>
+      </c>
+      <c r="B1" t="str">
+        <v>运单号</v>
+      </c>
+      <c r="C1" t="str">
+        <v>成本面单费</v>
+      </c>
+      <c r="D1" t="str">
+        <v>成本中转费</v>
+      </c>
+      <c r="E1" t="str">
+        <v>成本操作费</v>
+      </c>
+      <c r="F1" t="str">
+        <v>成本扫描费</v>
+      </c>
+      <c r="G1" t="str">
+        <v>成本车线</v>
+      </c>
+      <c r="H1" t="str">
+        <v>成本新疆西藏</v>
+      </c>
+      <c r="I1" t="str">
+        <v>成本附加费</v>
+      </c>
+      <c r="J1" t="str">
+        <v>成本加收费</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>2026-08-12</v>
+      </c>
+      <c r="B2" t="str">
+        <v>YT1234567890</v>
+      </c>
+      <c r="C2" t="str">
+        <v>0.8</v>
+      </c>
+      <c r="D2" t="str">
+        <v>1.1</v>
+      </c>
+      <c r="E2" t="str">
+        <v>0.4</v>
+      </c>
+      <c r="F2" t="str">
+        <v>0.2</v>
+      </c>
+      <c r="G2" t="str">
+        <v>0.5</v>
+      </c>
+      <c r="H2" t="str">
+        <v>0</v>
+      </c>
+      <c r="I2" t="str">
+        <v>0</v>
+      </c>
+      <c r="J2" t="str">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <ignoredErrors>
+    <ignoredError numberStoredAsText="1" sqref="A1:J2"/>
+  </ignoredErrors>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>费用导入</vt:lpstr>
       <vt:lpstr>填写示例</vt:lpstr>
       <vt:lpstr>填写说明</vt:lpstr>
       <vt:lpstr>代码表</vt:lpstr>
+      <vt:lpstr>运单明细</vt:lpstr>
+      <vt:lpstr>成本明细</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>